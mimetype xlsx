--- v0 (2026-06-04)
+++ v1 (2026-09-28)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Požegi</t>
   </si>
   <si>
     <t>Ps-3/2026</t>
   </si>
   <si>
-    <t>Dopis od 24.04.2026.; Podnesak od 21.04.2026.; Prilog od: 21.04.2026.; Prilog od: 21.04.2026.; Prilog od: 21.04.2026.; Prilog od: 21.04.2026.</t>
+    <t>Presuda od 30.07.2026.</t>
   </si>
   <si>
     <t>Bruno Golić 87027971959</t>
   </si>
   <si>
-    <t>01.06.2026. 10:05:11</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ff1c58f-c623-4240-9125-0e770e761855/dokumenti/preuzimanje</t>
+    <t>28.09.2026. 08:41:39</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899ae838-9d16-4e09-bffd-020ff909cf90</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899ae838-9d16-4e09-bffd-020ff909cf90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5090&amp;upisnik=Ps&amp;predmet=3&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>