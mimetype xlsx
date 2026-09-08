--- v0 (2026-07-05)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Požegi</t>
   </si>
   <si>
     <t>Sp-107/2026</t>
   </si>
   <si>
-    <t>Oglas od 02.07.2026.</t>
-[...5 lines deleted...]
-    <t>ZARILAC 88, 34310 Zarilac, Hrvatska</t>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Ergović</t>
+  </si>
+  <si>
+    <t>Zarilac 88, 34312 Zarilac, Hrvatska</t>
   </si>
   <si>
     <t>16489607344</t>
   </si>
   <si>
-    <t>DRAGAN ERGOVIĆ 16489607344; vjerovnici potrošača / ULOGA: ostali</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/314c41f8-a425-4e8c-bc1b-a43de542013b/dokumenti/preuzimanje</t>
+    <t>Dragan Ergović 16489607344</t>
+  </si>
+  <si>
+    <t>01.09.2026. 10:08:25</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffc32e01-bce6-4155-a7d2-dde61f3da1ac</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffc32e01-bce6-4155-a7d2-dde61f3da1ac/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5090&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>