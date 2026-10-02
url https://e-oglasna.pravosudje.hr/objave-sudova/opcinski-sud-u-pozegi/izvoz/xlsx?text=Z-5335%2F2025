--- v0 (2026-04-29)
+++ v1 (2026-10-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Požegi</t>
   </si>
   <si>
     <t>Z-5335/2025</t>
   </si>
   <si>
-    <t>Rješenje s oglasom od 5. ožujka 2026., Z-5335/2025</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7e91a58d-834f-4bce-94e3-ae7deeb23048/dokumenti/preuzimanje</t>
+    <t>Rješenje od 6. srpnja 2026., Z-5335/2025</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:52:21</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c8d3bb9-4ef4-440c-aab3-5e21cf6a1f75</t>
+  </si>
+  <si>
+    <t>5335 25.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c8d3bb9-4ef4-440c-aab3-5e21cf6a1f75/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5090&amp;upisnik=Z&amp;predmet=5335&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>