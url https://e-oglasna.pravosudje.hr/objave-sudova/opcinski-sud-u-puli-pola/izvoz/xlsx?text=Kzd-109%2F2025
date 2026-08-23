--- v0 (2026-06-16)
+++ v1 (2026-08-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>Kzd-109/2025</t>
   </si>
   <si>
-    <t>Dopis od 12.06.2026.</t>
+    <t>Dopis od 21.08.2026.</t>
   </si>
   <si>
     <t>Carlos Lizano Rojas</t>
   </si>
   <si>
-    <t>12.06.2026. 12:41:29</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f469324b-8ad9-4bb0-ab81-96b433efc2f6</t>
+    <t>21.08.2026. 14:44:00</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30a2564-bd5e-4247-9d85-a80c123a43c2</t>
   </si>
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f469324b-8ad9-4bb0-ab81-96b433efc2f6/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30a2564-bd5e-4247-9d85-a80c123a43c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=Kzd&amp;predmet=109&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>