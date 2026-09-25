--- v0 (2026-08-03)
+++ v1 (2026-09-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>O-1440/2020</t>
   </si>
   <si>
-    <t>Zapisnik od 03.07.2026.</t>
+    <t>Dopis od 03.09.2026.; Žalba od 31.08.2026.</t>
   </si>
   <si>
     <t>Marija Pustijanac 86685643936</t>
   </si>
   <si>
-    <t>30.07.2026. 09:53:45</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e0b80e4f-4dae-468d-9afc-ef2eed771744/dokumenti/preuzimanje</t>
+    <t>25.09.2026. 11:55:26</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/623487db-5acb-4148-b9e7-55b6086b7997</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/623487db-5acb-4148-b9e7-55b6086b7997/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=O&amp;predmet=1440&amp;godina=2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>