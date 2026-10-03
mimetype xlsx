--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -62,63 +62,63 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Oglas o prodaji nekretnine</t>
   </si>
   <si>
-    <t>18.06.2026. 08:55:06</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2b08fb36-19df-4050-b418-09e02ed116f9/dokumenti/preuzimanje</t>
+    <t>11.09.2026. 09:05:28</t>
+  </si>
+  <si>
+    <t>04.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2411e3-8eb2-4ae3-b18c-a4be32b68567</t>
+  </si>
+  <si>
+    <t>OGLAS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2411e3-8eb2-4ae3-b18c-a4be32b68567/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">