--- v0 (2026-08-03)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>Ovr-383/2025</t>
   </si>
   <si>
-    <t>Rješenje od 31.07.2026.</t>
+    <t>Rješenje od 12.10.2026.</t>
   </si>
   <si>
     <t>e-Oglasna ploča</t>
   </si>
   <si>
-    <t>31.07.2026. 13:25:57</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a6811574-6bdc-47e3-8c6f-c1d9936db16e</t>
+    <t>12.10.2026. 15:06:11</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e593dcfb-940a-4dc6-b1ed-d026f2ecdd38</t>
   </si>
   <si>
     <t>Rješenje - dosuda.pdf O160O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a6811574-6bdc-47e3-8c6f-c1d9936db16e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e593dcfb-940a-4dc6-b1ed-d026f2ecdd38/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=Ovr&amp;predmet=383&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>