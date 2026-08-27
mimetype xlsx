--- v0 (2026-06-04)
+++ v1 (2026-08-27)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>P-175/2026</t>
   </si>
   <si>
-    <t>Presuda od 28.05.2026.</t>
+    <t>Presuda od 23.07.2026.</t>
   </si>
   <si>
     <t>IDILA INVEST društvo s ograničenom odgovornošću za graditeljstvo i poslovanje nekretninama 00032520682</t>
   </si>
   <si>
-    <t>28.05.2026. 15:12:49</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/923af754-f52d-48fa-ae29-3f20c37bca50</t>
+    <t>27.08.2026. 09:06:16</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7c6b4d5-1cde-41da-ad73-22a7c5021667</t>
   </si>
   <si>
     <t>Presuda - zbog ogluhe.pdf O93O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/923af754-f52d-48fa-ae29-3f20c37bca50/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7c6b4d5-1cde-41da-ad73-22a7c5021667/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=P&amp;predmet=175&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>