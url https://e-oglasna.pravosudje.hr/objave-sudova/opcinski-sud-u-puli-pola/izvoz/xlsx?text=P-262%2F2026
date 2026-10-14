--- v0 (2026-06-24)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>P-262/2026</t>
   </si>
   <si>
-    <t>Dopis od 23.04.2026.; Podnesak od 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.</t>
+    <t>Poziv - Ročište 02.11.2026.</t>
   </si>
   <si>
     <t>Sandi Moslavac 54446615873</t>
   </si>
   <si>
-    <t>23.06.2026. 13:18:21</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/06b99199-db3f-4b8f-845b-b24d650ca7ef/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 08:14:32</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00459bb-28cc-45d8-a46d-f31de4f5dcbb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00459bb-28cc-45d8-a46d-f31de4f5dcbb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=P&amp;predmet=262&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>