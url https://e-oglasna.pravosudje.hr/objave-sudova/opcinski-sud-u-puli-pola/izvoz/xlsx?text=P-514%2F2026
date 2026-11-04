--- v0 (2026-08-28)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>P-514/2026</t>
   </si>
   <si>
-    <t>Zapisnik od 01.07.2026.; Poziv - Ročište 03.11.2026.; Podnesak od 05.06.2026.; Prilog od: 05.06.2026.; Rješenje od 05.06.2026.; Dopis od 05.06.2026.</t>
+    <t>Zapisnik od 03.11.2026.</t>
   </si>
   <si>
     <t>Elvisa Alatić 01136022273</t>
   </si>
   <si>
-    <t>27.08.2026. 08:39:18</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/16ac691e-887a-469f-887e-b827d911fd73/dokumenti/preuzimanje</t>
+    <t>03.11.2026. 14:09:51</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e561c6c-a21a-4c89-9155-86a9a11ee757</t>
+  </si>
+  <si>
+    <t>Zapisnik.pdf O379O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e561c6c-a21a-4c89-9155-86a9a11ee757/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=P&amp;predmet=514&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>