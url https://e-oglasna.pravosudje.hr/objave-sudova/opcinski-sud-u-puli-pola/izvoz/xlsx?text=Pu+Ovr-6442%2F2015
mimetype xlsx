--- v0 (2026-06-18)
+++ v1 (2026-10-02)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>Pu Ovr-6442/2015</t>
   </si>
   <si>
     <t>Rješenje od 10.10.2025.</t>
   </si>
   <si>
     <t>Zoran Stojković 31100230783</t>
   </si>
   <si>
-    <t>18.06.2026. 10:43:08</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5f5aed45-9824-4b4a-bbef-78a773d2c57f</t>
+    <t>01.10.2026. 09:51:02</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f60493b-200d-4fa7-80c2-a9212ee62694</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5f5aed45-9824-4b4a-bbef-78a773d2c57f/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f60493b-200d-4fa7-80c2-a9212ee62694/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=Pu Ovr&amp;predmet=6442&amp;godina=2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>