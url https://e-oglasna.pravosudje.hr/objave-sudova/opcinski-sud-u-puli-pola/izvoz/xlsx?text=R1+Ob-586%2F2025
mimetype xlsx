--- v0 (2026-07-26)
+++ v1 (2026-10-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>R1 Ob-586/2025</t>
   </si>
   <si>
-    <t>Dopis od 21.07.2026.; Poziv - Ročište 21.09.2026.; Podnesak od 04.03.2026.; Prilog od: 04.03.2026.</t>
+    <t>Dopis od 14.10.2026.</t>
   </si>
   <si>
     <t>Marko Bošnjak 37323567199</t>
   </si>
   <si>
-    <t>21.07.2026. 09:42:50</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9763ac11-ecb2-49b6-86a6-d57b8438428e/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 12:19:41</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61894f-4def-41bc-80c4-8e5ccfe1cbb8</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e61894f-4def-41bc-80c4-8e5ccfe1cbb8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=R1 Ob&amp;predmet=586&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>