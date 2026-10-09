--- v0 (2026-08-03)
+++ v1 (2026-10-09)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>Z-11926/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11926/2025</t>
   </si>
   <si>
-    <t>Josip Jambrešić; Marjan Miklavc; Vera Kralj; Zlatko Jurenc</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/90b02fec-46ba-4b0f-9c04-adf824fac1b8/dokumenti/preuzimanje</t>
+    <t>Branko Starešina; Djordje Herbih; Feliks Srećko Kralj; Franc Gabrovšek; Franjo Marković; Ivan Hermeščec; Ivan Marković; Ivica Križmaničić; Milojka Amon; Milutin Jerlah; Smiljanka Stilinović; Stjepan Sruk; Zdravko Lukačec 31229185260; Đurđica Mikulić 47349978019</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:30:13</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64d7e212-38a9-4c37-b73e-1352a745df6f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64d7e212-38a9-4c37-b73e-1352a745df6f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=Z&amp;predmet=11926&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>