--- v0 (2026-08-03)
+++ v1 (2026-10-10)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>Z-13764/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-13764/2025</t>
   </si>
   <si>
-    <t>RIKERD ANICA ROĐ. PILARIĆ</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a952c492-b4ea-44e0-adc5-687c671732cc/dokumenti/preuzimanje</t>
+    <t>AMON MILOJKA ROĐ. RIJAVEC; Branko Hudorović 29260766556; GABROVŠEK FRANC POK. FRANCA; HERBIH DJORDJE OD ALADARA; JERLAH MILUTIN POK. JOŽETA; JURENEC ZLATKO; KRALJ FELIKS-SREĆKO; KRALJ VERA; Križmančić Ivica; MIKLAVC MARJAN; Marija Vukičević 45466161514; OREŠKI JOSIP POK. IZIDORA; RIKERD ANICA ROĐ. PILARIĆ; STANEŠIĆ DRAGICA; Smiljanka Stilinović 95196194133; ŠELENDIĆ STANKO</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:30:46</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0b572c-9c02-48e6-936f-f3f3353d4b46</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0b572c-9c02-48e6-936f-f3f3353d4b46/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=Z&amp;predmet=13764&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>