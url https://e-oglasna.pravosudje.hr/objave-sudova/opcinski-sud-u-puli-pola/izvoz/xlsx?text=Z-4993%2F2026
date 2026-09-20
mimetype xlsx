--- v0 (2026-06-12)
+++ v1 (2026-09-20)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Puli - Pola</t>
   </si>
   <si>
     <t>Z-4993/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4993/2026</t>
   </si>
   <si>
-    <t>Albina Rođ Furlanich Yeatman; Alda Rođ Furlanich Cetina; Ana Udt Puh Frlin; Bianca Rođ Furlanich Ferlin; Fuma Udt Frlin Žena Mate Frlin; Gaetano Od Giovannia Cernecca; Giuseppe Od Giovannia Cernecca; Karmen Valerija Rođ Furlanich Winkler; Martin Pok Antona Frlin</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ed9f4860-bbd0-458b-b404-9f31dbab8142</t>
+    <t>ANGELO TUMMINELLI 34372363377</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:00:48</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d51190a1-5266-4198-9798-9807776dd49a</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ed9f4860-bbd0-458b-b404-9f31dbab8142/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d51190a1-5266-4198-9798-9807776dd49a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=21&amp;upisnik=Z&amp;predmet=4993&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>