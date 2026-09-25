--- v0 (2026-07-30)
+++ v1 (2026-09-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>K-602/2022</t>
   </si>
   <si>
-    <t>Presuda od 08.05.2026. - 27</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/910aadcd-604e-436b-a763-d6f1aee5bacb/dokumenti/preuzimanje</t>
+    <t>Rješenje od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Željko Markić 17818031303</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:53:33</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99de64b-0b2c-4e78-8b10-a0ed9dea9655</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d99de64b-0b2c-4e78-8b10-a0ed9dea9655/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=K&amp;predmet=602&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>