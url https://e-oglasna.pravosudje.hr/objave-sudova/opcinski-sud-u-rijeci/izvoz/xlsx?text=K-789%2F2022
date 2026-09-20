--- v0 (2026-07-31)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>K-789/2022</t>
   </si>
   <si>
-    <t>Rješenje od 15.05.2026. -31</t>
+    <t>Poziv na plaćanje od 08.09.2026.</t>
   </si>
   <si>
     <t>Darinka Frommelt 38985905687</t>
   </si>
   <si>
-    <t>28.07.2026. 14:35:54</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/65f1275c-ac32-44e2-965c-c3f4a28edb8a/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 09:23:28</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/503734e6-e204-4f2a-bb0b-9ddc6bbf883e</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/503734e6-e204-4f2a-bb0b-9ddc6bbf883e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=K&amp;predmet=789&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>