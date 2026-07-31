--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>O-3211/2025</t>
   </si>
   <si>
-    <t>Rješenje od 28.05.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c4a831e4-78c3-4868-b393-daeefb282dcc/dokumenti/preuzimanje</t>
+    <t>Rješenje od 28.05.2026.; Prilog od: 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Jelica Volarić</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:22:16</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c79296e-6d51-40fd-909e-1b44b3b6caa8</t>
+  </si>
+  <si>
+    <t>Prilog O-3211_2025-12-1 - zapisnik pdf.pdf; Rješenje da se ostavina ne raspravlja.pdf O682O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c79296e-6d51-40fd-909e-1b44b3b6caa8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=O&amp;predmet=3211&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>