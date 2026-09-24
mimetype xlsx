--- v0 (2026-07-31)
+++ v1 (2026-09-24)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Ovrv-25261/2025</t>
   </si>
   <si>
     <t>Rješenje</t>
   </si>
   <si>
     <t>Patrik Privileggi 59633881113</t>
   </si>
   <si>
-    <t>27.07.2026. 12:16:31</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/76676843-020f-4dd4-974c-5b2884f614a8</t>
+    <t>22.09.2026. 12:37:26</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9757ee4-097a-40df-8812-d4f4fb5faf93</t>
   </si>
   <si>
     <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-25261_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-25261_2025-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/76676843-020f-4dd4-974c-5b2884f614a8/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9757ee4-097a-40df-8812-d4f4fb5faf93/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Ovrv&amp;predmet=25261&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>