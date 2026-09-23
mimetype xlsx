--- v0 (2026-06-18)
+++ v1 (2026-09-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Ovrv-26855/2025</t>
   </si>
   <si>
-    <t>Obavijest ovršeniku - oglasna ploča</t>
+    <t>Rješenje - obustava postupka - oglasna ploča</t>
   </si>
   <si>
     <t>ZORAN MLADENIĆ 64349305174</t>
   </si>
   <si>
-    <t>15.06.2026. 14:21:06</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/474b8a21-3638-4f09-80ee-3a0a3137ad86/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 14:22:07</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f62ca53d-5a67-4076-b643-ab8955735c5a</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f62ca53d-5a67-4076-b643-ab8955735c5a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Ovrv&amp;predmet=26855&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>