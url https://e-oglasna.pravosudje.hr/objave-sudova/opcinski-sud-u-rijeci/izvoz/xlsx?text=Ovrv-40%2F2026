--- v0 (2026-06-01)
+++ v1 (2026-10-14)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Ovrv-40/2026</t>
   </si>
   <si>
     <t>Rješenje</t>
   </si>
   <si>
     <t>Marin Jerkić 83814501708</t>
   </si>
   <si>
-    <t>22.05.2026. 14:40:20</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/76ea2e49-5b0d-42b3-b36c-dc5e5f949fe1/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 16:22:08</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d29b6a-481c-4d5a-979b-14cc551f5098</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-40_2026-15-1 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d29b6a-481c-4d5a-979b-14cc551f5098/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Ovrv&amp;predmet=40&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>