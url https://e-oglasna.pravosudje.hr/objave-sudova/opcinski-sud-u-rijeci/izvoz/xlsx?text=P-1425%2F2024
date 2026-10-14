--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>P-1425/2024</t>
   </si>
   <si>
-    <t>Rješenje od 03.10.2024.; Podnesak od 12.09.2024.; Prilog od: 12.09.2024.; Prilog od: 12.09.2024.; Prilog od: 12.09.2024.; Prilog od: 12.09.2024.; Prilog od: 12.09.2024.; Prilog od: 12.09.2024.</t>
+    <t>Rješenje od 12.10.2026.</t>
   </si>
   <si>
     <t>Denis Ratković 13500338143</t>
   </si>
   <si>
-    <t>26.08.2026. 14:06:16</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b084b26a-c212-4d8f-a2f2-bec4b7416ef5/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 10:58:14</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbdd2ae9-064c-451b-a31f-0b25e38b6170</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbdd2ae9-064c-451b-a31f-0b25e38b6170/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=P&amp;predmet=1425&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>