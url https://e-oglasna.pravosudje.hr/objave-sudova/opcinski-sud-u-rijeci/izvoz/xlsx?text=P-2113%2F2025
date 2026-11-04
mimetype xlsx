--- v0 (2026-06-02)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>P-2113/2025</t>
   </si>
   <si>
-    <t>Rješenje od 20.02.2026.; Podnesak od 19.12.2025.; Prilog od: 19.12.2025.; Prilog od: 19.12.2025.; Prilog od: 19.12.2025.; Prilog od: 19.12.2025.; Prilog od: 19.12.2025.</t>
+    <t>Presuda od 02.07.2026.</t>
   </si>
   <si>
     <t>Laura Garaplija 79265444283</t>
   </si>
   <si>
-    <t>21.05.2026. 14:17:09</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0d8ecd55-c384-4810-ad55-8665ea88b2da/dokumenti/preuzimanje</t>
+    <t>26.10.2026. 08:40:53</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc1cf839-7f50-4eea-8248-b91a7cb4fe7c</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc1cf839-7f50-4eea-8248-b91a7cb4fe7c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=P&amp;predmet=2113&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>