--- v0 (2026-07-06)
+++ v1 (2026-10-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Povrv-456/2025</t>
   </si>
   <si>
-    <t>Rješenje od 22.05.2026.; Poziv - Ročište 17.07.2026.</t>
+    <t>Rješenje od 01.10.2026.</t>
   </si>
   <si>
     <t>Dušan Petrinić 99335713838</t>
   </si>
   <si>
-    <t>03.07.2026. 14:30:17</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c9cb19fe-8f62-4eb2-ae7f-c2585f4efd66/dokumenti/preuzimanje</t>
+    <t>01.10.2026. 15:48:40</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd0ab1c-651e-4d28-8d85-9886a446e2a8</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd0ab1c-651e-4d28-8d85-9886a446e2a8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Povrv&amp;predmet=456&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>