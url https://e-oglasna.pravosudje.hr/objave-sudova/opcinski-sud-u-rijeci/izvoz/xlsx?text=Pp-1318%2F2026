--- v0 (2026-09-02)
+++ v1 (2026-10-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-1318/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 16.09.2026.</t>
+    <t>Odluka od 29.10.2026.; Odluka od 29.10.2026.; Presuda od 16.09.2026.</t>
   </si>
   <si>
     <t>Ena Rijs 29662203125</t>
   </si>
   <si>
-    <t>31.08.2026. 11:25:45</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a9e3a39e-bfba-4170-afe2-0b53aec20bb5/dokumenti/preuzimanje</t>
+    <t>29.10.2026. 09:01:08</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a465856-f4ae-4621-8a4e-940b8f95d4a0</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O; Uplatnica.pdf O914O; Uplatnica.pdf O914O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a465856-f4ae-4621-8a4e-940b8f95d4a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=1318&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>