--- v0 (2026-08-24)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-2764/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 14.09.2026.</t>
+    <t>Poziv - Sudska radnja 12.11.2026.; Podnesak od 22.07.2025.</t>
   </si>
   <si>
     <t>Patrik Kukuljan 08938439155</t>
   </si>
   <si>
-    <t>24.08.2026. 13:04:15</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/19f4ca91-2198-4632-9833-5e0f854b9995/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 09:41:42</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/705acf84-24cb-421c-8ad4-b36306c21e6b</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/705acf84-24cb-421c-8ad4-b36306c21e6b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=2764&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>