--- v0 (2026-05-31)
+++ v1 (2026-10-12)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-334/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 17.06.2026.</t>
+    <t>Presuda od 17.06.2026.</t>
   </si>
   <si>
     <t>Marko Ceković 21561735383</t>
   </si>
   <si>
-    <t>26.05.2026. 14:12:34</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4fde6fa2-16f2-4c28-b3aa-ffd964790044/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 08:50:31</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6015c8a0-3b30-4e31-b84e-6615d44df2ef</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6015c8a0-3b30-4e31-b84e-6615d44df2ef/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=334&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>