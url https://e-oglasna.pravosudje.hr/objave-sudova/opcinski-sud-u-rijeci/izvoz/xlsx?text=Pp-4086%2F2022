--- v0 (2026-05-31)
+++ v1 (2026-10-14)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-4086/2022</t>
   </si>
   <si>
     <t>Presuda od 16.03.2026.</t>
   </si>
   <si>
-    <t>Bernard Šmider 02630074220</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f75d2e1f-ef3e-4e0f-b049-785edc0c8824</t>
+    <t>Vjekoslav Rimac 93281717958</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:48:08</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89cf7e39-3216-44bf-8085-88679cefe92d</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.docx O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f75d2e1f-ef3e-4e0f-b049-785edc0c8824/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/89cf7e39-3216-44bf-8085-88679cefe92d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=4086&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>