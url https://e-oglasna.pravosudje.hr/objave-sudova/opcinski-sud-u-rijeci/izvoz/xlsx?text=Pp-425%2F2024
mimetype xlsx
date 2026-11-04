--- v0 (2026-06-18)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-425/2024</t>
   </si>
   <si>
     <t>Poziv - Ročište 08.09.2026.</t>
   </si>
   <si>
     <t>PEKNJICA ADRIA jednostavno društvo s ograničenom odgovornošću za proizvodnju i pružanje usluga 76233238460</t>
   </si>
   <si>
-    <t>16.06.2026. 12:16:39</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/faa93115-575d-4481-916c-27a4f279985c</t>
+    <t>03.11.2026. 13:06:38</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5870fd9-ebef-4717-87a4-6e299d5bb9f7</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 08.09.2026.docx</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/faa93115-575d-4481-916c-27a4f279985c/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5870fd9-ebef-4717-87a4-6e299d5bb9f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=425&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>