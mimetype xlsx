--- v0 (2026-06-19)
+++ v1 (2026-10-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-4684/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 07.07.2026.</t>
+    <t>Odluka od 05.10.2026.; Odluka od 05.10.2026.; Presuda od 07.07.2026.</t>
   </si>
   <si>
     <t>Mateo Mataija 65235335275</t>
   </si>
   <si>
-    <t>18.06.2026. 11:04:37</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ccf3eb8b-02c4-4e99-863f-7ccf41c9919c/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 09:24:17</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bf0322-4bd4-4719-b362-2324189e2d47</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O; Uplatnica.pdf O914O; Uplatnica.pdf O914O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bf0322-4bd4-4719-b362-2324189e2d47/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=4684&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>