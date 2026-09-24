--- v0 (2026-06-01)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-554/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 06.07.2026.</t>
+    <t>Poziv - Sudska radnja 22.10.2026.</t>
   </si>
   <si>
     <t>GSM POINT društvo s ograničenom odgovornošću za trgovinu i usluge 38584837434</t>
   </si>
   <si>
-    <t>25.05.2026. 09:00:03</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6233fbcf-876c-4f7c-93a3-3868e5f1ef6c/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 09:23:02</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46d048b-9f24-4465-a25e-900bec11ba58</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46d048b-9f24-4465-a25e-900bec11ba58/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=554&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>