--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Pp-680/2024</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 18.06.2026.</t>
+    <t>Poziv - Sudska radnja 04.09.2026.</t>
   </si>
   <si>
     <t>ADRIA - MONT drutšvo s ograničenom odgovornošću za proizvodnju i usluge 89264353099</t>
   </si>
   <si>
-    <t>25.05.2026. 08:56:39</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ce175614-c173-4c3a-96c0-2e9f15765c7f/dokumenti/preuzimanje</t>
+    <t>24.07.2026. 12:53:54</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d549c4ae-b38d-4691-a737-d221611551ab</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d549c4ae-b38d-4691-a737-d221611551ab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Pp&amp;predmet=680&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>