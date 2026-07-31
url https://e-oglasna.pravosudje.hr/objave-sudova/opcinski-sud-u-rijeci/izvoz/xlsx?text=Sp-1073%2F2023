--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -59,79 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-1073/2023</t>
   </si>
   <si>
-    <t>Oglas od 04.05.2026.
-ref.103</t>
+    <t>Rješenje od 01.07.2026.</t>
   </si>
   <si>
     <t>Redžo Ademi</t>
   </si>
   <si>
     <t>Randići 23, 51000 Kostrena, Hrvatska</t>
   </si>
   <si>
     <t>51695316247</t>
   </si>
   <si>
-    <t>Redžo Ademi 51695316247; e-oglasna ploča / ULOGA: vjerovnicima i potrošačima</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/20e9c690-ebc0-4623-a2a9-47a8e9f1379e/dokumenti/preuzimanje</t>
+    <t>Redžo Ademi 51695316247; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:53:50</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac1652a4-5149-4c45-9444-13f9756c3282</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac1652a4-5149-4c45-9444-13f9756c3282/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=1073&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>