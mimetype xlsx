--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-135/2024</t>
   </si>
   <si>
-    <t>Oglas od 23.04.2026.</t>
+    <t>Rješenje od 12.06.2026.</t>
   </si>
   <si>
     <t>DIANA BESTIJANIĆ</t>
   </si>
   <si>
     <t>TINA UJEVIĆA 39, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>44537073282</t>
   </si>
   <si>
-    <t>DIANA BESTIJANIĆ 44537073282; Vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ceda63d4-42c6-4b8f-b65f-929f00fc34d0/dokumenti/preuzimanje</t>
+    <t>DIANA BESTIJANIĆ 44537073282; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:31:06</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf2dcf9-c9b6-4d2b-82d1-76a97586ccd6</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf2dcf9-c9b6-4d2b-82d1-76a97586ccd6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=135&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>