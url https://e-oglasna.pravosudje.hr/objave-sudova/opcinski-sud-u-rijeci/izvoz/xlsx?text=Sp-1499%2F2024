--- v0 (2026-07-10)
+++ v1 (2026-09-02)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-1499/2024</t>
   </si>
   <si>
     <t>Oglas od 09.07.2026.</t>
   </si>
   <si>
     <t>ĐENI PLEŠE</t>
   </si>
   <si>
     <t>IVANA GORANA KOVAČIĆA 149, 51300 Ravna Gora, Hrvatska</t>
   </si>
   <si>
     <t>59195115092</t>
   </si>
   <si>
-    <t>ĐENI PLEŠE 59195115092</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4182f2d5-1117-416d-ba1f-12aebd32c3ea</t>
+    <t>vjerovnici; ĐENI PLEŠE 59195115092</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:24:25</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ee5922e-58fd-4abc-b06e-d179bb373b27</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4182f2d5-1117-416d-ba1f-12aebd32c3ea/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ee5922e-58fd-4abc-b06e-d179bb373b27/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=1499&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>