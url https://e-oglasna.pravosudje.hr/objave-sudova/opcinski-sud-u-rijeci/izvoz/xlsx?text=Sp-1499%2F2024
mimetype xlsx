--- v1 (2026-09-02)
+++ v2 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-1499/2024</t>
   </si>
   <si>
-    <t>Oglas od 09.07.2026.</t>
+    <t>Rješenje od 03.11.2026.</t>
   </si>
   <si>
     <t>ĐENI PLEŠE</t>
   </si>
   <si>
     <t>IVANA GORANA KOVAČIĆA 149, 51300 Ravna Gora, Hrvatska</t>
   </si>
   <si>
     <t>59195115092</t>
   </si>
   <si>
-    <t>vjerovnici; ĐENI PLEŠE 59195115092</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1ee5922e-58fd-4abc-b06e-d179bb373b27/dokumenti/preuzimanje</t>
+    <t>e oglasna ploča; ĐENI PLEŠE 59195115092</t>
+  </si>
+  <si>
+    <t>03.11.2026. 14:21:56</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4822518-80e0-43b2-b7fc-506e64f9a810</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4822518-80e0-43b2-b7fc-506e64f9a810/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=1499&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>