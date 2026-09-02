--- v0 (2026-07-10)
+++ v1 (2026-09-02)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-1534/2024</t>
   </si>
   <si>
     <t>Oglas od 09.07.2026.</t>
   </si>
   <si>
     <t>ALAN ŽIC</t>
   </si>
   <si>
     <t>ŠETALIŠTE TRINAESTE DIVIZIJE 54, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>42203935369</t>
   </si>
   <si>
-    <t>ALAN ŽIC 42203935369</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d5076383-057c-4e77-9491-4dd9119aa203</t>
+    <t>ALAN ŽIC 42203935369; vjerovnici</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:26:24</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11e4f3ca-c7d4-489e-bd6c-f0b9bcbdafe7</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d5076383-057c-4e77-9491-4dd9119aa203/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/11e4f3ca-c7d4-489e-bd6c-f0b9bcbdafe7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=1534&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>