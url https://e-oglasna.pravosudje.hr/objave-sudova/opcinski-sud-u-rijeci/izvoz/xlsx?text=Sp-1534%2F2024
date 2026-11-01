--- v1 (2026-09-02)
+++ v2 (2026-11-01)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-1534/2024</t>
   </si>
   <si>
-    <t>Oglas od 09.07.2026.</t>
+    <t>Rješenje od 27.10.2026.</t>
   </si>
   <si>
     <t>ALAN ŽIC</t>
   </si>
   <si>
     <t>ŠETALIŠTE TRINAESTE DIVIZIJE 54, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>42203935369</t>
   </si>
   <si>
-    <t>ALAN ŽIC 42203935369; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/11e4f3ca-c7d4-489e-bd6c-f0b9bcbdafe7/dokumenti/preuzimanje</t>
+    <t>ALAN ŽIC 42203935369; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:12:08</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8bc50da-02cb-4db3-8dea-c78bcf5aeb28</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8bc50da-02cb-4db3-8dea-c78bcf5aeb28/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=1534&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>