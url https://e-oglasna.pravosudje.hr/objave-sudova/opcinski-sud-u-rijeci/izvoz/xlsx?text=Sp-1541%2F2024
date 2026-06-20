--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-1541/2024</t>
   </si>
   <si>
-    <t>Oglas od 23.04.2026.</t>
+    <t>Rješenje od 11.06.2026.</t>
   </si>
   <si>
     <t>ŠADAN SULEJMAN</t>
   </si>
   <si>
     <t>TOMASIĆI 31 A, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>07995574331</t>
   </si>
   <si>
-    <t>Vjerovnici; ŠADAN SULEJMAN 07995574331</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1a31c779-4a8c-4656-b7f4-43ac1511a541/dokumenti/preuzimanje</t>
+    <t>e oglasna ploča; ŠADAN SULEJMAN 07995574331</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:52:53</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6d0121a-8717-461d-b6aa-29d9516019bb</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6d0121a-8717-461d-b6aa-29d9516019bb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=1541&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>