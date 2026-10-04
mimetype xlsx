--- v0 (2026-08-20)
+++ v1 (2026-10-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-203/2026</t>
   </si>
   <si>
-    <t>Oglas od 10.08.2026.</t>
+    <t>Rješenje od 30.09.2026.</t>
   </si>
   <si>
     <t>ALMA PERKOVIĆ</t>
   </si>
   <si>
     <t>JELIĆEVA 15, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>56712408578</t>
   </si>
   <si>
-    <t>ALMA PERKOVIĆ 56712408578; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c675356f-a7ff-45b0-96f3-a81e05bf55a0/dokumenti/preuzimanje</t>
+    <t>ALMA PERKOVIĆ 56712408578; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:27:43</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f3e8aea-5808-4fe1-a5ad-962f1f26d699</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f3e8aea-5808-4fe1-a5ad-962f1f26d699/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>