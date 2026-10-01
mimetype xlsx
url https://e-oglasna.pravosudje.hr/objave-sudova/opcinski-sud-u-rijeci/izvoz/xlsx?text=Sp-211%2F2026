--- v0 (2026-07-31)
+++ v1 (2026-10-01)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-211/2026</t>
   </si>
   <si>
-    <t>Oglas od 23.07.2026.</t>
+    <t>Rješenje od 01.10.2026.</t>
   </si>
   <si>
     <t>DINO GAŠPIĆ</t>
   </si>
   <si>
     <t>ŠETALIŠTE IVANA GORANA KOVAČIĆA 22, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>81884892214</t>
   </si>
   <si>
-    <t>DINO GAŠPIĆ 81884892214; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1aff4a4a-0b0e-4948-9bef-0afc1733ebb6/dokumenti/preuzimanje</t>
+    <t>DINO GAŠPIĆ 81884892214; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:42:00</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528bf165-0c9c-4268-9001-299b634c0781</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528bf165-0c9c-4268-9001-299b634c0781/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>