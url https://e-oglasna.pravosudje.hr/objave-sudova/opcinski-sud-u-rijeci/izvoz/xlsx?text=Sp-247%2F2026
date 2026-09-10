--- v0 (2026-06-18)
+++ v1 (2026-09-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-247/2026</t>
   </si>
   <si>
-    <t>Oglas od 13.05.2026.</t>
+    <t>Rješenje od 20.08.2026.</t>
   </si>
   <si>
     <t>Adina Melada</t>
   </si>
   <si>
     <t>Antončićeva 43, 51211 Matulji, Hrvatska</t>
   </si>
   <si>
     <t>17695596783</t>
   </si>
   <si>
-    <t>Adina Melada 17695596783; Vjerovnici potrošača-e oglasna ploča</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3edd8c78-7d8d-4315-9dbf-67707c1b878c/dokumenti/preuzimanje</t>
+    <t>Adina Melada 17695596783; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:02:27</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf25eb6-1bb6-405b-b582-eff627200115</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf25eb6-1bb6-405b-b582-eff627200115/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=247&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>