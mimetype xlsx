--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-286/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.05.2026.</t>
+    <t>Rješenje od 22.07.2026.</t>
   </si>
   <si>
     <t>RANKA STILINOVIĆ</t>
   </si>
   <si>
     <t>RASTOČINE 3, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>34625063240</t>
   </si>
   <si>
-    <t>RANKA STILINOVIĆ 34625063240; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1d100f69-dac1-4bb3-a2e8-7e6e4455b70f/dokumenti/preuzimanje</t>
+    <t>RANKA STILINOVIĆ 34625063240; e ogl.ploča</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:34:24</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f2fa838-43e1-47a1-9990-ae20d13848ce</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f2fa838-43e1-47a1-9990-ae20d13848ce/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=286&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>