--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-290/2026</t>
   </si>
   <si>
-    <t>Oglas od 06.08.2026.</t>
+    <t>Rješenje od 08.10.2026.</t>
   </si>
   <si>
     <t>Valter Ladić</t>
   </si>
   <si>
     <t>Zvonimirova 11, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>13955635080</t>
   </si>
   <si>
-    <t>Valter Ladić 13955635080; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/888b3e0e-5ed2-4ece-8d20-7618b9ec0ad1/dokumenti/preuzimanje</t>
+    <t>Valter Ladić 13955635080; e ogl. ploča</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:06:27</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f938df-bcce-47ce-afdb-cd2ff7dcbc65</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f938df-bcce-47ce-afdb-cd2ff7dcbc65/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=290&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>