--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-297/2026</t>
   </si>
   <si>
-    <t>Oglas od 25.05.2026.</t>
+    <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>MATEA OREŠKOVIĆ</t>
   </si>
   <si>
     <t>ŠTIVAR 4, 51215 Kastav, Hrvatska</t>
   </si>
   <si>
     <t>85551401657</t>
   </si>
   <si>
-    <t>MATEA OREŠKOVIĆ 85551401657; e oglasna ploča / ULOGA: vjerovnici, potrošač</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/303df54f-b782-44a9-9a6d-d832e50aa1b1/dokumenti/preuzimanje</t>
+    <t>MATEA OREŠKOVIĆ 85551401657; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:00:48</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6068c06a-e8f5-4380-819f-01f97cfb6b9b</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6068c06a-e8f5-4380-819f-01f97cfb6b9b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=297&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>