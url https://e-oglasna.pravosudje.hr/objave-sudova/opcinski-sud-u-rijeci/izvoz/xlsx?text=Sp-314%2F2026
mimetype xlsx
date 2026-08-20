--- v0 (2026-06-04)
+++ v1 (2026-08-20)
@@ -59,93 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-314/2026</t>
   </si>
   <si>
-    <t>Oglas od 02.06.2026.</t>
+    <t>Rješenje od 18.08.2026.</t>
   </si>
   <si>
     <t>SIMO VUJATOVIĆ</t>
   </si>
   <si>
     <t>ANTUNA BARCA 18, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>11539818057</t>
   </si>
   <si>
+    <t>SIMO VUJATOVIĆ 11539818057</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:46:39</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5bce6b6-c465-40dc-9ee2-e58e9a9ad570</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5bce6b6-c465-40dc-9ee2-e58e9a9ad570/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=314&amp;godina=2026</t>
+  </si>
+  <si>
     <t>SIMO VUJATOVIĆ 11539818057; Vjerovnici</t>
   </si>
   <si>
-    <t>02.06.2026. 09:56:49</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d32dbd4e-3850-41ee-aaaa-8ee4f18036ed/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 14:45:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095ceddb-9dcc-4303-aba1-a351f0acbc8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095ceddb-9dcc-4303-aba1-a351f0acbc8e/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -266,63 +266,63 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>