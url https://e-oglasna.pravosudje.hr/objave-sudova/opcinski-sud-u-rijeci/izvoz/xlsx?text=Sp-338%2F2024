--- v0 (2026-06-20)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-338/2024</t>
   </si>
   <si>
-    <t>Oglas od 11.06.2026.</t>
+    <t>Rješenje od 03.11.2026.</t>
   </si>
   <si>
     <t>NEVEN VUČKOVIĆ</t>
   </si>
   <si>
     <t>GORANSKA 33 A, 51326 Moravice, Hrvatska</t>
   </si>
   <si>
     <t>58439236243</t>
   </si>
   <si>
-    <t>NEVEN VUČKOVIĆ 58439236243</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5e495a68-cc2d-4f78-85f1-c701b8574d0a/dokumenti/preuzimanje</t>
+    <t>NEVEN VUČKOVIĆ 58439236243; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.11.2026. 15:04:33</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e15e898-5571-4004-a262-5178f7033633</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e15e898-5571-4004-a262-5178f7033633/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=338&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>