--- v0 (2026-08-20)
+++ v1 (2026-10-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-383/2026</t>
   </si>
   <si>
-    <t>Oglas od 10.08.2026.</t>
+    <t>Rješenje od 25.09.2026.</t>
   </si>
   <si>
     <t>Zoran Rubeša</t>
   </si>
   <si>
     <t>Viškovo 52, 51216 Viškovo, Hrvatska</t>
   </si>
   <si>
     <t>35439276361</t>
   </si>
   <si>
-    <t>Zoran Rubeša 35439276361; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/25bd7bf7-c34f-497e-8f49-6f42056977ec/dokumenti/preuzimanje</t>
+    <t>Zoran Rubeša 35439276361; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:49:07</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4568747-20d6-45a9-884c-677d6226f621</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4568747-20d6-45a9-884c-677d6226f621/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=383&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>