--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-569/2024</t>
   </si>
   <si>
-    <t>Oglas od 23.04.2026.</t>
+    <t>Rješenje od 11.06.2026.</t>
   </si>
   <si>
     <t>DRAŽENKA JURKOVIĆ KLARIĆ</t>
   </si>
   <si>
     <t>KOLODVORSKA 3, 51326 Brod Moravice, Hrvatska</t>
   </si>
   <si>
     <t>89914600624</t>
   </si>
   <si>
-    <t>DRAŽENKA JURKOVIĆ KLARIĆ 89914600624; Vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b680b0e5-cddb-43b6-922f-b4206013062e/dokumenti/preuzimanje</t>
+    <t>DRAŽENKA JURKOVIĆ KLARIĆ 89914600624; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:12:53</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a922f95-df3b-46a7-a383-f120cb57fc7f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a922f95-df3b-46a7-a383-f120cb57fc7f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=569&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>