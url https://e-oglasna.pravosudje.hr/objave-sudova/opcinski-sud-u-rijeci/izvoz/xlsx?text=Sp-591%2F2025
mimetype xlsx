--- v0 (2026-07-10)
+++ v1 (2026-09-02)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-591/2025</t>
   </si>
   <si>
     <t>Oglas od 09.07.2026.</t>
   </si>
   <si>
     <t>SREĆKO ĐURĐEVIĆ</t>
   </si>
   <si>
     <t>LIČ 123, 51300 Lič, Hrvatska</t>
   </si>
   <si>
     <t>98269932655</t>
   </si>
   <si>
-    <t>SREĆKO ĐURĐEVIĆ 98269932655</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5bd3969f-9f6e-4c1d-93d4-74a46cad249f</t>
+    <t>SREĆKO ĐURĐEVIĆ 98269932655; vjerovnici</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:29:47</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74b323b5-090d-4645-8777-93e25448a86d</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5bd3969f-9f6e-4c1d-93d4-74a46cad249f/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/74b323b5-090d-4645-8777-93e25448a86d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=591&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>