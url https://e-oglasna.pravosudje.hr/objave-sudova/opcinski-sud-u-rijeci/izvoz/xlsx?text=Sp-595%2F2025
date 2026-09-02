--- v0 (2026-07-10)
+++ v1 (2026-09-02)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-595/2025</t>
   </si>
   <si>
     <t>Oglas od 09.07.2026.</t>
   </si>
   <si>
     <t>MARIO BOBOVČAN</t>
   </si>
   <si>
     <t>TINA UJEVIĆA 39, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>49892766227</t>
   </si>
   <si>
-    <t>MARIO BOBOVČAN 49892766227</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/71370506-416d-40b0-a45e-4fa61a3c173b</t>
+    <t>MARIO BOBOVČAN 49892766227; vjerovnici</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:30:29</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a43ce19-f8c1-4481-a5c0-57110b15d426</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/71370506-416d-40b0-a45e-4fa61a3c173b/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a43ce19-f8c1-4481-a5c0-57110b15d426/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=595&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>