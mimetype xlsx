--- v1 (2026-09-02)
+++ v2 (2026-10-29)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-595/2025</t>
   </si>
   <si>
-    <t>Oglas od 09.07.2026.</t>
+    <t>Rješenje od 16.10.2026.</t>
   </si>
   <si>
     <t>MARIO BOBOVČAN</t>
   </si>
   <si>
     <t>TINA UJEVIĆA 39, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>49892766227</t>
   </si>
   <si>
-    <t>MARIO BOBOVČAN 49892766227; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6a43ce19-f8c1-4481-a5c0-57110b15d426/dokumenti/preuzimanje</t>
+    <t>MARIO BOBOVČAN 49892766227; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.10.2026. 15:09:22</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed07d211-4b8c-4278-bfaf-f48475843731</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed07d211-4b8c-4278-bfaf-f48475843731/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=595&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>