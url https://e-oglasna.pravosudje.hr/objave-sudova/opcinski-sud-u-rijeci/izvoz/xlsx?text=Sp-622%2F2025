--- v0 (2026-07-10)
+++ v1 (2026-09-02)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-622/2025</t>
   </si>
   <si>
     <t>Oglas od 09.07.2026.</t>
   </si>
   <si>
     <t>Ingrid Sušanj</t>
   </si>
   <si>
     <t>MILUTINA BATAJE 1, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>22134401632</t>
   </si>
   <si>
-    <t>Ingrid Sušanj 22134401632</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ea25f99d-5cf1-4dc1-b6fe-27a6eee2bf74</t>
+    <t>Ingrid Sušanj 22134401632; vjerovnici</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:31:15</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b279b090-577a-4bb2-a97e-293e3eaadabc</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ea25f99d-5cf1-4dc1-b6fe-27a6eee2bf74/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b279b090-577a-4bb2-a97e-293e3eaadabc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=622&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>