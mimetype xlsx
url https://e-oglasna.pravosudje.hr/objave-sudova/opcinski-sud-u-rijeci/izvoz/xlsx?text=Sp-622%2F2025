--- v1 (2026-09-02)
+++ v2 (2026-10-29)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-622/2025</t>
   </si>
   <si>
-    <t>Oglas od 09.07.2026.</t>
+    <t>Rješenje od 14.10.2026.</t>
   </si>
   <si>
     <t>Ingrid Sušanj</t>
   </si>
   <si>
     <t>MILUTINA BATAJE 1, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>22134401632</t>
   </si>
   <si>
-    <t>Ingrid Sušanj 22134401632; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b279b090-577a-4bb2-a97e-293e3eaadabc/dokumenti/preuzimanje</t>
+    <t>Ingrid Sušanj 22134401632; e ogl. ploč</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:18:10</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a63e74-b2fd-4806-8e54-50a643efc029</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a63e74-b2fd-4806-8e54-50a643efc029/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=622&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>